--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -424,73 +424,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="24" customWidth="1" min="14" max="14"/>
+    <col width="40" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>省份</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>城市</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>区县</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>姓氏</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -520,50 +521,55 @@
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>文献依据</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>数据来源</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>避讳注记</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>贡献者</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>附注</t>
         </is>
       </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>训词/祖训</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>福建</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>泉州</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>南安</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>郑</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>荥阳堂</t>
@@ -586,50 +592,55 @@
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>明末</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>石井郑氏宗谱·民国乙丑年重修</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
           <t>示例</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>⚠️ 本行为填写示例，导入时自动忽略，请勿照抄</t>
         </is>
       </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>忠孝传家，诗书继世；敬祖尊宗，光前裕后。</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>福建</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>龙岩</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>永定</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>张</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>清河堂</t>
@@ -652,50 +663,55 @@
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>宋末</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>张化孙后裔族谱·光绪二十年刻本</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
           <t>示例</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>⚠️ 本行为填写示例，导入时自动忽略，请勿照抄</t>
         </is>
       </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>勤俭治家，耕读为本；敦亲睦族，和顺传芳。</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation sqref="K2:K500" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" errorTitle="数据来源取值错误" error="请从下拉框选择：0/2/3/4/5（网络搜集/手抄本/碑文/族谱原页/出版物）" promptTitle="数据来源" prompt="请选择资料来源类型（0网络搜集/2手抄本/3碑文/4族谱原页/5出版物）" type="list">
-      <formula1>"0=网络搜集,2=手抄本,3=碑文,4=族谱原页,5=出版物"</formula1>
+    <dataValidation sqref="K2:K500" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" errorTitle="数据来源取值错误" error="请从下拉框选择：0/2/3/4/5（资料汇编/手抄本/碑文/族谱原页/出版物）" promptTitle="数据来源" prompt="请选择资料来源类型（0资料汇编/2手抄本/3碑文/4族谱原页/5出版物）" type="list">
+      <formula1>"0=资料汇编,2=手抄本,3=碑文,4=族谱原页,5=出版物"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>